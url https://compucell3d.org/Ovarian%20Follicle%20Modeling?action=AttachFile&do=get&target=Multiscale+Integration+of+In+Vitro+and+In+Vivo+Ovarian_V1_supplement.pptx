--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -6,51 +6,50 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="259" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="32918400" cy="36576000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
@@ -135,74 +134,66 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
+    <a:srgbClr val="C04F15"/>
     <a:srgbClr val="72BE72"/>
     <a:srgbClr val="6272FF"/>
-    <a:srgbClr val="C04F15"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -375,210 +366,122 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="21" d="100"/>
           <a:sy n="21" d="100"/>
         </p:scale>
         <p:origin x="3072" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}"/>
     <pc:docChg chg="undo custSel addSld delSld modSld">
-      <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:15:30.022" v="5967" actId="1036"/>
+      <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-15T17:59:12.321" v="5970" actId="207"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp del mod modNotesTx">
         <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:14:45.834" v="5962" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3651216626" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:04:40.611" v="5898" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="2" creationId="{4B50CD5B-64D3-6369-520B-2C474943F862}"/>
-          </ac:spMkLst>
-[...22 lines deleted...]
-            <ac:spMk id="8" creationId="{2E72618B-3A0D-FD84-CEB6-2A734856506B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:07:03.585" v="5929" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="8" creationId="{47F47591-452E-CD8F-482C-2D2FCC03CF83}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod ord">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="10" creationId="{46212187-F4A9-9E39-1E94-838CCA03F510}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod topLvl">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="11" creationId="{E41C6672-23EC-3E5B-07C2-29EDC781F212}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del mod">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="add mod topLvl">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="14" creationId="{EF7CFD7C-3EC3-E65B-783A-B230BF916043}"/>
-          </ac:spMkLst>
-[...14 lines deleted...]
-            <ac:spMk id="16" creationId="{31986D3A-0BC1-F6C7-089F-2F20B1725E7C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="17" creationId="{5C1DEC57-55C4-6298-78F9-100F59E87857}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:04:28.311" v="5897" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="19" creationId="{FE11662D-7758-C6DF-EC80-9F1AB73932A1}"/>
-          </ac:spMkLst>
-[...30 lines deleted...]
-            <ac:spMk id="25" creationId="{69F2CF97-5427-75FA-4FBA-207F4B90447C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="27" creationId="{360E2EBC-F256-9B86-1921-72392D5C45DB}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="28" creationId="{88546A1B-6F2C-5147-8498-7D552B6DA0A8}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="29" creationId="{D36A05A1-698B-4556-B33B-AFA286EEF4C3}"/>
           </ac:spMkLst>
@@ -610,1444 +513,364 @@
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="36" creationId="{7A6BABFC-3B03-9E83-EFAE-698BA475D0AB}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="37" creationId="{30DED050-1A1D-678B-8521-068F4E67C45C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="39" creationId="{22FF5163-B2F1-9FB2-7F55-328DE8ACE4C0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T19:30:37.368" v="2703" actId="1076"/>
-[...6 lines deleted...]
-        <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="42" creationId="{9E423B5C-3D11-B8E5-6D40-4FF6EC0DA896}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:05:00.567" v="5901" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="54" creationId="{4F4BC24E-8CFE-D6BE-85FA-D076D4F0BC3B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add del mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:10:33.153" v="5934" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="63" creationId="{FA9D6233-5018-F8AA-DC4F-5A87BC401CB3}"/>
-          </ac:spMkLst>
-[...6 lines deleted...]
-            <ac:spMk id="64" creationId="{C409C32D-D2D5-A853-7BB0-0547E480DC4E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:10:41.233" v="5935"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="66" creationId="{EECF035F-9ED3-59F3-9477-DA44DAF8D9E8}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:42.718" v="5893" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="79" creationId="{42F8888E-228C-6972-7A17-9EAFF43E4B32}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="83" creationId="{7CBCD14C-64DD-3DBE-FC7C-3014A1E46B22}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="87" creationId="{38CD63CC-3535-CDD3-82AC-483F2F8B079E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T15:52:40.364" v="597"/>
-[...86 lines deleted...]
-        <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="105" creationId="{9202A913-F5A1-88B5-92E4-57EED88477A4}"/>
-          </ac:spMkLst>
-[...22 lines deleted...]
-            <ac:spMk id="109" creationId="{848A67BE-89A3-C054-E485-65F7290F5CEE}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="110" creationId="{701E4579-8ECA-84E9-166E-C83D33975F52}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="115" creationId="{115CA135-3D3B-F986-A73E-70FE8D2ADA33}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T15:53:11.278" v="601"/>
-[...22 lines deleted...]
-        <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="129" creationId="{60933E59-9C44-6240-9481-AB572B4BEC2E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T15:53:11.278" v="601"/>
-[...22 lines deleted...]
-        <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="138" creationId="{E56AC7AC-65BF-AAB3-0A40-36D4843CCE15}"/>
-          </ac:spMkLst>
-[...6 lines deleted...]
-            <ac:spMk id="142" creationId="{7DA120E0-404E-4CC3-A8E5-63947FA7DC69}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="146" creationId="{25BA2CBA-D4FE-7B21-B46C-EAB52242686F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:06.061" v="5945" actId="1037"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="150" creationId="{495A7B59-458D-490C-EFC4-F6C10702CA79}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...246 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:spMk id="211" creationId="{8DDCAE1B-638D-AE12-E261-4B08E711E4FC}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:08:05.165" v="5930" actId="208"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="24" creationId="{34EBF4E0-C331-864D-01BA-CD06BBB7E478}"/>
-          </ac:grpSpMkLst>
-[...14 lines deleted...]
-            <ac:grpSpMk id="55" creationId="{FD6353E1-2B90-4D92-06AD-6DCF6FE92DBB}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:42.802" v="5959" actId="1038"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="56" creationId="{E462C654-BF11-550D-19D6-0F1059ED0934}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:42.802" v="5959" actId="1038"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="57" creationId="{86FB587C-B9CC-5502-D9B9-D8C24533E3D4}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:42.802" v="5959" actId="1038"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="58" creationId="{92368A33-90E0-E8B2-B3CD-1BE541EF1297}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:11:42.802" v="5959" actId="1038"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="60" creationId="{C739E3D6-0422-8810-11E7-B72CD3FD9DA4}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T19:29:53.799" v="2686" actId="1035"/>
-[...6 lines deleted...]
-        <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:00:42.167" v="5869" actId="552"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="80" creationId="{E0B8B1B9-E874-3275-8A70-C8B166312738}"/>
-          </ac:grpSpMkLst>
-[...14 lines deleted...]
-            <ac:grpSpMk id="88" creationId="{0C76C892-F545-A5A4-39F1-1DE89D77E69F}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:06:14.265" v="5909" actId="1037"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:grpSpMk id="99" creationId="{97E1A50C-4304-360B-1F51-DFCE5875D233}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
-        <pc:grpChg chg="add del mod">
-[...78 lines deleted...]
-        </pc:graphicFrameChg>
         <pc:graphicFrameChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T16:43:03.354" v="5447"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:graphicFrameMk id="12" creationId="{9AF3920A-7D2C-40EF-9557-4382BD10A844}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
         <pc:graphicFrameChg chg="mod modGraphic">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:12:10.997" v="5961" actId="20577"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:graphicFrameMk id="20" creationId="{4DB7B3E6-4BDD-E32A-8D0A-93A5BE8F2B77}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
-        <pc:graphicFrameChg chg="del mod modGraphic">
-[...22 lines deleted...]
-        </pc:graphicFrameChg>
         <pc:graphicFrameChg chg="add del mod modGraphic">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T15:34:59.458" v="4964" actId="478"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:graphicFrameMk id="209" creationId="{DF27A11C-B04B-64D1-C479-67AA0E7CAF3F}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
-        <pc:graphicFrameChg chg="add mod">
-[...54 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="9" creationId="{95790F05-D9CA-021E-B8C8-CDC9AEF47EEF}"/>
-          </ac:picMkLst>
-[...6 lines deleted...]
-            <ac:picMk id="10" creationId="{00A024D7-91BB-7F8C-F7E6-0684D29298C6}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="del mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T16:52:40.695" v="5755" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="15" creationId="{14557214-DEB1-9833-D979-E7B564593FB1}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="del mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T16:54:10.060" v="5762" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="18" creationId="{08E7A88E-C9F4-999D-03E9-65A0E4500FAA}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="22" creationId="{383B9355-6DF5-36AA-80F0-ECFBAB85DEF9}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="mod">
-[...6 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="del mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T16:02:18.053" v="4967" actId="478"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="61" creationId="{0155AFA5-7E8F-AC93-6AD1-C6D0E015882A}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:03:04.865" v="5887" actId="1035"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3651216626" sldId="256"/>
             <ac:picMk id="85" creationId="{3CD15DE4-026E-3834-809C-2D8087B19D74}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="del">
-[...126 lines deleted...]
-        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp new del mod">
         <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T15:22:18.917" v="4839" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3105475867" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add del mod">
-[...94 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp modSp new del mod">
         <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:14:46.701" v="5963" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1699641951" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...30 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add mod">
-        <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:15:30.022" v="5967" actId="1036"/>
+        <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-15T17:59:12.321" v="5970" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2052517629" sldId="259"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:49:15.411" v="4809" actId="1038"/>
+          <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-15T17:59:12.321" v="5970" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="4" creationId="{C77044D8-A7ED-29F9-7141-652C9436CD33}"/>
-          </ac:spMkLst>
-[...22 lines deleted...]
-            <ac:spMk id="11" creationId="{E9A0E2FC-910C-E44A-6D4D-74870CD61DC4}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:49:55.228" v="4826" actId="1036"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="14" creationId="{726F0A58-4850-98A9-0DC4-F89D584EDC1F}"/>
-          </ac:spMkLst>
-[...6 lines deleted...]
-            <ac:spMk id="17" creationId="{9ADEB2D1-4B97-C41B-0A5F-2E8E1D8E5D3C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod topLvl">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:49:15.411" v="4809" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="19" creationId="{68E44CF3-C3C9-1AC6-D5BF-D70A32677B29}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:19:27.035" v="3744"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="22" creationId="{4F923165-E92A-035B-485E-30CC793D4CA9}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:46:58.685" v="4785" actId="113"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="55" creationId="{29010475-5138-61BE-2F3F-3157897605EB}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del">
-[...38 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:49:15.411" v="4809" actId="1038"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="87" creationId="{708F7B7F-BD81-8893-2A54-DC2F16E41855}"/>
-          </ac:spMkLst>
-[...86 lines deleted...]
-            <ac:spMk id="211" creationId="{B922708C-4CE3-2063-65AF-96ACAC4B1F2A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="213" creationId="{F62949E8-BE29-8E73-C20F-DFB16C310C18}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="218" creationId="{B0C97E7F-3515-F684-CA1F-593EBDB4E94C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="221" creationId="{B9F83F1A-3EB2-EA15-9391-97B9E81AC340}"/>
           </ac:spMkLst>
@@ -2094,200 +917,112 @@
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="264" creationId="{00206755-4C6A-BB48-CDB5-7E86F77AB048}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="265" creationId="{7393C538-6088-CD6B-186C-42D633FBBB08}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:22.688" v="3800" actId="165"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="274" creationId="{73DD81B5-0155-C12F-37B1-10410D35A0A8}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del mod">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:53.905" v="3812" actId="164"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="279" creationId="{7B5C55E6-7BA9-6D78-30A1-66432DBD599F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:37:20.601" v="4152" actId="5793"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="282" creationId="{34C52A50-BBAD-0CC0-664B-A9B260C3610A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:28:14.353" v="3893" actId="164"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="284" creationId="{3E88F70D-CF84-7069-8643-3FF6995278B5}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod ord">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:48:11.231" v="4796" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="293" creationId="{2A0B26B1-ED6A-B39A-9AC5-40F2D2F49D5A}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del mod topLvl">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:48:27.738" v="4800" actId="12788"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:spMk id="305" creationId="{C321B8E8-7272-567C-1EA3-94E82472F1C5}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:39:01.269" v="4258" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="8" creationId="{2A34380E-BCDB-DFDB-D03C-3CD673A6C0A8}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
-        <pc:grpChg chg="del">
-[...62 lines deleted...]
-        </pc:grpChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:27:36.929" v="3888" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="88" creationId="{61E47924-140B-5735-7006-31D1ED38BE4B}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:27:36.929" v="3888" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="99" creationId="{8DC88A12-2819-CE9B-CAF3-882EFCB4D396}"/>
-          </ac:grpSpMkLst>
-[...6 lines deleted...]
-            <ac:grpSpMk id="203" creationId="{9C6CABD7-8A48-77F3-05E4-C40FF42D5FA3}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:26:03.490" v="3820" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="204" creationId="{B07417B9-E5F7-5FC7-EE4F-37AFE15679F3}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:26:03.490" v="3820" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="205" creationId="{36629E57-4EA5-0942-D7DB-C934EAC244CD}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="mod ord">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:24:53.905" v="3812" actId="164"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="206" creationId="{796A1EDF-37F9-8DF2-0D2D-30DB8B65C60C}"/>
           </ac:grpSpMkLst>
@@ -2326,210 +1061,122 @@
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:50:39.603" v="4838" actId="1036"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="287" creationId="{671943DF-FEEC-6EB0-9982-11DCB9832AAB}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:46:30.930" v="4783" actId="1036"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="300" creationId="{3A0266F4-198E-3B4B-B17C-A1F7B1E7E1F8}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:46:26.571" v="4779" actId="1035"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="301" creationId="{F3213ACF-DD91-E1FE-B94C-9C975442379B}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
-        <pc:grpChg chg="add del mod">
-[...6 lines deleted...]
-        </pc:grpChg>
         <pc:grpChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:49:15.411" v="4809" actId="1038"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:grpSpMk id="306" creationId="{275CA24E-CE86-BD2B-EE31-51DE9DD56768}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
         <pc:graphicFrameChg chg="mod modGraphic">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:15:30.022" v="5967" actId="1036"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:graphicFrameMk id="20" creationId="{8929CA23-EC0E-5D1B-C19C-3E59A41AA5C1}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
         <pc:graphicFrameChg chg="mod modGraphic">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:50:27.520" v="4832" actId="20577"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:graphicFrameMk id="209" creationId="{5D18B645-7DB1-A999-0343-3F8D6F943FBA}"/>
-          </ac:graphicFrameMkLst>
-[...22 lines deleted...]
-            <ac:graphicFrameMk id="295" creationId="{1A7D0251-0CEC-347A-9D2E-913E0F28ADB0}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:19:27.035" v="3744"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="9" creationId="{C17F108C-E22C-23F0-ED93-1F23F9C8CDDF}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:19:27.035" v="3744"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="12" creationId="{6E6F177E-CCB1-6AAE-310F-765FA4CEA889}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:19:27.035" v="3744"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="15" creationId="{D4D5A2AB-66A0-8B04-AF08-76633A08636C}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:19:27.035" v="3744"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="18" creationId="{EDA11CC2-1A63-32C7-0D66-957089DC5CEE}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="del mod">
-[...22 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:41:01.268" v="4335" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="297" creationId="{2EB6D521-A7E3-EF86-5CA7-A01587EE106E}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="add mod topLvl">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-13T22:48:27.738" v="4800" actId="12788"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2052517629" sldId="259"/>
             <ac:picMk id="299" creationId="{B9455F18-9AB4-A1F3-6F58-4F22BA72C60D}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:cxnChg chg="mod">
-[...30 lines deleted...]
-        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp new del mod">
         <pc:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T17:14:47.617" v="5964" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="619935457" sldId="260"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="add">
           <ac:chgData name="Sluka, James Patrick" userId="96f62f3f-ca80-4973-b9cc-a6a866307ae4" providerId="ADAL" clId="{893F6D95-7AF0-48F0-8F5E-2E169FB4C137}" dt="2026-07-14T15:28:11.769" v="4841" actId="22"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="619935457" sldId="260"/>
             <ac:graphicFrameMk id="3" creationId="{EAEFF94F-A750-8BDC-A869-CDDD404960D9}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -2593,51 +1240,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AE09FCAF-EE6D-43AD-AA70-87DE7F687CEE}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2039938" y="1143000"/>
             <a:ext cx="2778125" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3173,51 +1820,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3343,51 +1990,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3523,51 +2170,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3693,51 +2340,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3939,51 +2586,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4171,51 +2818,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4538,51 +3185,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4656,51 +3303,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4751,51 +3398,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5028,51 +3675,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5285,51 +3932,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5502,51 +4149,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="2263140" y="33900542"/>
             <a:ext cx="7406640" cy="1947333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4320">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2D4484CE-09EE-47EE-B366-E41987EA0469}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/2026</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10904220" y="33900542"/>
             <a:ext cx="11109960" cy="1947333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5947,61 +4594,77 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77044D8-A7ED-29F9-7141-652C9436CD33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="579656" y="231006"/>
             <a:ext cx="31938445" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C04F15"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>A Multiscale Integration of In Vitro and In Vivo Ovarian and Endocrine Dynamics, </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C04F15"/>
+                </a:solidFill>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C04F15"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>via Computational Modeling, to Predict Toxicant Effects on Female Reproduction</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C04F15"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0"/>
               <a:t>Zelieann R. Craig</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0"/>
               <a:t>, Miely A. Suarez</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0"/>
               <a:t>, Viviana A. Romero</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" baseline="30000" dirty="0"/>